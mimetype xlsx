--- v0 (2026-03-24)
+++ v1 (2026-06-07)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="293">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
@@ -67,203 +67,203 @@
   <si>
     <t>R&amp;amp;PGY 職前訓練</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>2021-08-13</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>新進PGY1臨床案例處置流程</t>
   </si>
   <si>
     <t>PGY</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>192</t>
+    <t>194</t>
   </si>
   <si>
     <t>2022-11-02</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>職前訓練-跨領域團隊合作照護訓練</t>
   </si>
   <si>
     <t>0.1</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-運用職場彈力關懷醫療團隊</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-醫療糾紛處理與醫事法律常識</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-Penrose, J-P drain引流管安全</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>R&amp;amp;PGY職前訓練-工作場所性別平等的保護</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
     <t>73</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-醫學倫理簡介</t>
   </si>
   <si>
-    <t>165</t>
-[...1 lines deleted...]
-  <si>
     <t>75</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-何謂實證醫學</t>
   </si>
   <si>
-    <t>79</t>
-[...4 lines deleted...]
-  <si>
     <t>238</t>
   </si>
   <si>
     <t>如何從研究著手( 醫研部)</t>
   </si>
   <si>
     <t>0.5</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>2022-06-20</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練以病人為中心的醫療品質照護病人安全</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>R&amp;amp;PGY職前訓練-圖書館資源簡介及使用</t>
+  </si>
+  <si>
     <t>239</t>
   </si>
   <si>
     <t>個人防護裝備穿脫(防水調配衣版)</t>
   </si>
   <si>
-    <t>74</t>
-[...4 lines deleted...]
-  <si>
     <t>242</t>
   </si>
   <si>
     <t>採檢流程</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-感管流行病</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>個人防護裝備穿脫(連身式隔離衣版)</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>職前訓練-安全衛生暨醫院緊急應變系統介紹</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>外科病歷寫作教學</t>
+  </si>
+  <si>
+    <t>通識課程(職前訓練)</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>2022-06-16</t>
+  </si>
+  <si>
     <t>235</t>
   </si>
   <si>
     <t>內科病歷寫作教學</t>
   </si>
   <si>
-    <t>通識課程(職前訓練)</t>
-[...13 lines deleted...]
-  <si>
     <t>100</t>
   </si>
   <si>
     <t>常見住院醫囑(簡報)</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2021-09-14</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>PGY的學習藍圖與評量</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>2022-06-21</t>
   </si>
   <si>
     <t>84</t>
@@ -274,245 +274,245 @@
   <si>
     <t>114</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>新進PGY職前訓練-腎臟科值班處置教學</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>2021-07-26</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-呼吸治療醫囑開立作業</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>PGY選修課程-發燒、血壓(視訊課程)</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>2021-09-08</t>
+  </si>
+  <si>
     <t>39</t>
   </si>
   <si>
     <t>新進PGY職前訓練-心臟內科值班處置教學</t>
   </si>
   <si>
-    <t>109</t>
-[...13 lines deleted...]
-  <si>
     <t>96</t>
   </si>
   <si>
     <t>PGY選修課程-消化道出血(視訊課程)</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>PGY選修課程-EKG(視訊課程)</t>
   </si>
   <si>
-    <t>104</t>
+    <t>105</t>
   </si>
   <si>
     <t>2021-10-07</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>PGY選修課程-血糖大全(簡報)</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>2021-08-30</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>PGY選修課程-疼痛控制(簡報)</t>
   </si>
   <si>
     <t>2021-11-15</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PGY選修課程-發燒、高血壓(簡報)</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>【核心課程】Dementia-潘奕廷</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>2024-07-17</t>
   </si>
   <si>
     <t>PGY選修課程-喘、IO、利尿劑(視訊課程)</t>
   </si>
   <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>PGY選修課程-抗生素(簡報)</t>
+  </si>
+  <si>
     <t>99</t>
   </si>
   <si>
+    <t>PGY選修課程-EKG(簡報)</t>
+  </si>
+  <si>
     <t>72</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-病歷寫作指引</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>PGY職前訓練-PGY 線上學習歷程實務操作</t>
   </si>
   <si>
-    <t>168</t>
-[...7 lines deleted...]
-  <si>
     <t>PGY選修課程-貧血、輸血(視訊課程)</t>
   </si>
   <si>
+    <t>PGY選修課程-喘、I/O、利尿劑(簡報)</t>
+  </si>
+  <si>
     <t>94</t>
   </si>
   <si>
     <t>PGY選修課程-中風、癲癇(視訊課程)</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
-    <t>PGY選修課程-喘、I/O、利尿劑(簡報)</t>
+    <t>PGY選修課程-抗生素(視訊課程)上</t>
+  </si>
+  <si>
+    <t>2021-09-22</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>PGY選修課程-貧血、輸血(簡報)</t>
+  </si>
+  <si>
+    <t>2021-08-31</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PGY選修課程-消化道出血(簡報)</t>
   </si>
   <si>
-    <t>92</t>
-[...13 lines deleted...]
-  <si>
     <t>PGY選修課程-抗生素(視訓課程)下</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>PGY選修課程-中風、癲癇(簡報)</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>外科值班處置</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
+    <t>88</t>
+  </si>
+  <si>
     <t>2022-11-10</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>臨床案例處置流程【常用影像】</t>
   </si>
   <si>
     <t>SKILL</t>
   </si>
   <si>
     <t>2024-07-12</t>
   </si>
   <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>臨床案例處置流程【發燒、血壓】</t>
+  </si>
+  <si>
+    <t>2024-09-24</t>
+  </si>
+  <si>
     <t>260</t>
   </si>
   <si>
     <t>臨床案例處置流程【引流管】</t>
   </si>
   <si>
-    <t>294</t>
-[...7 lines deleted...]
-  <si>
     <t>292</t>
   </si>
   <si>
     <t>臨床案例處置流程【血糖】</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>臨床案例處置流程【腸阻塞】</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>臨床案例處置流程【中風、癲癇】</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>臨床案例處置流程【離子失衡】</t>
   </si>
   <si>
     <t>287</t>
@@ -763,96 +763,99 @@
   <si>
     <t>32</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>COVID-19治療準則</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2022-07-06</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>住院醫師急重症訓練-急性呼吸衰竭與呼吸器的使用</t>
   </si>
   <si>
     <t>住院醫師</t>
   </si>
   <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>2022-03-24</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>住院醫師急重症訓練-致命性心律不整</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2022-03-25</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>住院醫師急重症訓練-內科敗血症與敗血性休克</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>PGY臨床案例處置流程課程【2025】</t>
+  </si>
+  <si>
     <t>18</t>
   </si>
   <si>
-    <t>2022-03-24</t>
-[...20 lines deleted...]
-    <t>13</t>
+    <t>2025-10-30</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>住院醫師急重症訓練-內科血行動力學監測與輸液治療</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>住院醫師急重症訓練-內科急性冠心症</t>
-  </si>
-[...7 lines deleted...]
-    <t>2025-10-30</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>住院醫師急重症訓練-呼吸器的脫離，非侵襲性呼吸器與高流速鼻導管使用</t>
   </si>
   <si>
     <t>2022-06-15</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>住院醫師急重症訓練-急性呼吸窘迫症(ARDS)的治療</t>
   </si>
   <si>
     <t>復健科-Clerk-Orientation</t>
   </si>
   <si>
     <t>未分類</t>
   </si>
   <si>
     <t>4</t>
   </si>
@@ -1260,80 +1263,80 @@
       </c>
       <c r="E12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1398,74 +1401,74 @@
       </c>
       <c r="E18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
@@ -1565,968 +1568,968 @@
       </c>
       <c r="G25" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G28" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F29" s="1" t="s">
+      <c r="G29" s="1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C30" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F30" s="1" t="s">
+      <c r="G30" s="1" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F33" s="1" t="s">
+      <c r="G33" s="1" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G35" s="1" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>127</v>
+        <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>129</v>
-      </c>
-[...16 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="s">
-        <v>103</v>
+        <v>133</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="C47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="1" t="s">
+      <c r="F47" s="1" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>189</v>
       </c>
       <c r="G67" s="1" t="s">
@@ -2623,350 +2626,350 @@
       </c>
       <c r="G71" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>211</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>211</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>217</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>220</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>220</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>220</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>227</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>220</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>220</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>232</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>236</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>242</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="s">
         <v>243</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>42</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>245</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>246</v>
       </c>
     </row>
@@ -3028,334 +3031,334 @@
       </c>
       <c r="D89" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>258</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>249</v>
+        <v>16</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>11</v>
+        <v>261</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>17</v>
+        <v>258</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>16</v>
+        <v>249</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>250</v>
+        <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>227</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>227</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="F99" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="B99" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G99" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>42</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>