--- v1 (2026-06-07)
+++ v2 (2026-07-26)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="295">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
@@ -226,51 +226,51 @@
   <si>
     <t>外科病歷寫作教學</t>
   </si>
   <si>
     <t>通識課程(職前訓練)</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>2022-06-16</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>內科病歷寫作教學</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>常見住院醫囑(簡報)</t>
   </si>
   <si>
-    <t>128</t>
+    <t>129</t>
   </si>
   <si>
     <t>2021-09-14</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>PGY的學習藍圖與評量</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>2022-06-21</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-醫囑4.0系統介紹</t>
   </si>
   <si>
     <t>114</t>
   </si>
@@ -280,69 +280,72 @@
   <si>
     <t>新進PGY職前訓練-腎臟科值班處置教學</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>2021-07-26</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-呼吸治療醫囑開立作業</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>PGY選修課程-發燒、血壓(視訊課程)</t>
   </si>
   <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>2021-09-08</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>新進PGY職前訓練-心臟內科值班處置教學</t>
+  </si>
+  <si>
     <t>109</t>
   </si>
   <si>
-    <t>2021-09-08</t>
-[...7 lines deleted...]
-  <si>
     <t>96</t>
   </si>
   <si>
     <t>PGY選修課程-消化道出血(視訊課程)</t>
   </si>
   <si>
-    <t>107</t>
+    <t>108</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>PGY選修課程-EKG(視訊課程)</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2021-10-07</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>PGY選修課程-血糖大全(簡報)</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>2021-08-30</t>
   </si>
@@ -376,92 +379,92 @@
   <si>
     <t>PGY選修課程-喘、IO、利尿劑(視訊課程)</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>PGY選修課程-抗生素(簡報)</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PGY選修課程-EKG(簡報)</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-病歷寫作指引</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
+    <t>PGY選修課程-貧血、輸血(視訊課程)</t>
+  </si>
+  <si>
     <t>76</t>
   </si>
   <si>
     <t>PGY職前訓練-PGY 線上學習歷程實務操作</t>
   </si>
   <si>
-    <t>PGY選修課程-貧血、輸血(視訊課程)</t>
-[...1 lines deleted...]
-  <si>
     <t>PGY選修課程-喘、I/O、利尿劑(簡報)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>PGY選修課程-中風、癲癇(視訊課程)</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
     <t>PGY選修課程-抗生素(視訊課程)上</t>
   </si>
   <si>
     <t>2021-09-22</t>
   </si>
   <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>PGY選修課程-消化道出血(簡報)</t>
+  </si>
+  <si>
     <t>92</t>
   </si>
   <si>
     <t>PGY選修課程-貧血、輸血(簡報)</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
-    <t>95</t>
-[...4 lines deleted...]
-  <si>
     <t>PGY選修課程-抗生素(視訓課程)下</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>PGY選修課程-中風、癲癇(簡報)</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>外科值班處置</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>2022-11-10</t>
   </si>
   <si>
     <t>259</t>
@@ -487,80 +490,80 @@
   <si>
     <t>260</t>
   </si>
   <si>
     <t>臨床案例處置流程【引流管】</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>臨床案例處置流程【血糖】</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>臨床案例處置流程【腸阻塞】</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>臨床案例處置流程【中風、癲癇】</t>
   </si>
   <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>臨床案例處置流程【消化道出血】</t>
+  </si>
+  <si>
     <t>299</t>
   </si>
   <si>
     <t>臨床案例處置流程【離子失衡】</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>臨床案例處置流程【術後併發症】</t>
   </si>
   <si>
     <t>2024-08-27</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>臨床案例處置流程【失眠&amp;amp;輸液】</t>
   </si>
   <si>
     <t>2024-09-05</t>
   </si>
   <si>
-    <t>293</t>
-[...4 lines deleted...]
-  <si>
     <t>268</t>
   </si>
   <si>
     <t>【核心課程】seizure management-許家瑜</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>臨床案例處置流程【疼痛】</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>臨床案例處置流程【EKG-1】</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>臨床案例處置流程【EKG-2】</t>
   </si>
   <si>
     <t>297</t>
@@ -781,69 +784,72 @@
   <si>
     <t>住院醫師急重症訓練-急性呼吸衰竭與呼吸器的使用</t>
   </si>
   <si>
     <t>住院醫師</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2022-03-24</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>住院醫師急重症訓練-致命性心律不整</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2022-03-25</t>
   </si>
   <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>PGY臨床案例處置流程課程【2025】</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
     <t>206</t>
   </si>
   <si>
     <t>住院醫師急重症訓練-內科敗血症與敗血性休克</t>
   </si>
   <si>
     <t>13</t>
-  </si>
-[...10 lines deleted...]
-    <t>2025-10-30</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>住院醫師急重症訓練-內科血行動力學監測與輸液治療</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>住院醫師急重症訓練-內科急性冠心症</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>住院醫師急重症訓練-呼吸器的脫離，非侵襲性呼吸器與高流速鼻導管使用</t>
   </si>
   <si>
     <t>2022-06-15</t>
   </si>
   <si>
     <t>231</t>
   </si>
@@ -1588,1777 +1594,1777 @@
       </c>
       <c r="F26" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="1" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>87</v>
+        <v>121</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>87</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>87</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>87</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G46" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>38</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>38</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>48</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>48</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>16</v>
+        <v>146</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B75" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G75" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="B78" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G78" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>42</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>42</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>249</v>
+        <v>16</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>11</v>
+        <v>259</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>16</v>
+        <v>250</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>271</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="F99" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G99" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>42</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>