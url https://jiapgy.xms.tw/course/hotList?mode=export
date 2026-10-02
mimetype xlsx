--- v2 (2026-07-26)
+++ v3 (2026-10-02)
@@ -67,51 +67,51 @@
   <si>
     <t>R&amp;amp;PGY 職前訓練</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>2021-08-13</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>新進PGY1臨床案例處置流程</t>
   </si>
   <si>
     <t>PGY</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>194</t>
+    <t>195</t>
   </si>
   <si>
     <t>2022-11-02</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>職前訓練-跨領域團隊合作照護訓練</t>
   </si>
   <si>
     <t>0.1</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>R&amp;amp;PGY職前訓練-運用職場彈力關懷醫療團隊</t>
   </si>
   <si>
     <t>177</t>
   </si>
@@ -478,201 +478,201 @@
   <si>
     <t>2024-07-12</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>臨床案例處置流程【發燒、血壓】</t>
   </si>
   <si>
     <t>2024-09-24</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>臨床案例處置流程【引流管】</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>臨床案例處置流程【血糖】</t>
   </si>
   <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>臨床案例處置流程【中風、癲癇】</t>
+  </si>
+  <si>
     <t>261</t>
   </si>
   <si>
     <t>臨床案例處置流程【腸阻塞】</t>
   </si>
   <si>
-    <t>295</t>
-[...4 lines deleted...]
-  <si>
     <t>293</t>
   </si>
   <si>
     <t>臨床案例處置流程【消化道出血】</t>
   </si>
   <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>【核心課程】老年醫學-譫妄與憂症-謝宗達</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>臨床案例處置流程【術後併發症】</t>
+  </si>
+  <si>
+    <t>2024-08-27</t>
+  </si>
+  <si>
     <t>299</t>
   </si>
   <si>
     <t>臨床案例處置流程【離子失衡】</t>
   </si>
   <si>
-    <t>287</t>
-[...5 lines deleted...]
-    <t>2024-08-27</t>
+    <t>300</t>
+  </si>
+  <si>
+    <t>臨床案例處置流程【EKG-1】</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>【核心課程】老年醫學-老年人之肌少、衰弱與跌倒-林衢序</t>
+  </si>
+  <si>
+    <t>2024-07-11</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>臨床案例處置流程【失眠&amp;amp;輸液】</t>
   </si>
   <si>
     <t>2024-09-05</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>【核心課程】seizure management-許家瑜</t>
   </si>
   <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>臨床案例處置流程【EKG-2】</t>
+  </si>
+  <si>
     <t>296</t>
   </si>
   <si>
     <t>臨床案例處置流程【疼痛】</t>
   </si>
   <si>
-    <t>300</t>
-[...8 lines deleted...]
-    <t>臨床案例處置流程【EKG-2】</t>
+    <t>298</t>
+  </si>
+  <si>
+    <t>臨床案例處置流程【喘、I/O、利尿劑】</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>臨床案例處置流程【抗生素】</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>PGY災難醫學、動員指揮體系架構及緊急應變課程</t>
+  </si>
+  <si>
+    <t>2024-03-13</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>臨床案例處置流程【貧血、輸血】</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>臨床案例處置流程【EKG-3】</t>
   </si>
   <si>
-    <t>298</t>
-[...19 lines deleted...]
-  <si>
     <t>263</t>
   </si>
   <si>
     <t>【核心課程】糖尿病醫療營養治療(MNT)-劉金華</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2024-07-15</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>【核心課程】兒童外科急重症-王世憲</t>
   </si>
   <si>
     <t>2024-07-18</t>
   </si>
   <si>
-    <t>258</t>
-[...2 lines deleted...]
-    <t>【核心課程】老年醫學-老年人之肌少、衰弱與跌倒-林衢序</t>
+    <t>279</t>
+  </si>
+  <si>
+    <t>【核心課程】高血壓、心悸、胸痛-林明賢</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>2024-07-11</t>
-[...1 lines deleted...]
-  <si>
     <t>288</t>
   </si>
   <si>
     <t>【核心課程】Pneumohemothorax Self Learning-呂明憲</t>
   </si>
   <si>
     <t>2024-08-28</t>
-  </si>
-[...10 lines deleted...]
-    <t>【核心課程】老年醫學-譫妄與憂症-謝宗達</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PGY選修課程-發燒、血壓(簡報)</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>2021-08-27</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>【PGY小組討論】醫學倫理與法律-謝孟樵</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>291</t>
   </si>
@@ -2163,520 +2163,520 @@
       </c>
       <c r="D51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>123</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>38</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>16</v>
+        <v>146</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>38</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>48</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>48</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>150</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>48</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>168</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>113</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>16</v>
+        <v>146</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>150</v>
+        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>119</v>
+        <v>36</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>119</v>
+        <v>36</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>190</v>
+        <v>119</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>191</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="B68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>190</v>
+        <v>119</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>194</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B69" s="0" t="s">
+      <c r="G69" s="1" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>199</v>
-      </c>
-[...16 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G71" s="1" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="C72" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>205</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>208</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>209</v>
       </c>
     </row>
@@ -2747,51 +2747,51 @@
       </c>
       <c r="G76" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>221</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>221</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>113</v>
       </c>
     </row>